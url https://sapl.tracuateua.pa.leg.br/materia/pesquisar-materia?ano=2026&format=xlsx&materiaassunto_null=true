--- v0 (2026-03-30)
+++ v1 (2026-05-28)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="518" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="845" uniqueCount="388">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -591,59 +591,482 @@
   <si>
     <t>225</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_n043_2026_paula_melo.pdf</t>
   </si>
   <si>
     <t>autoria da Vereadora Paula Melo, solicitando a recuperação de toda extensão do ramal da Comunidade Poranduba.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/226/requerimento_n044_2026_profa._pity.pdf</t>
   </si>
   <si>
     <t>Autoria da Vereadora Profª. Pity, reiterando do requerimento de nº 09/2025 que solicita a construção de um novo mercado Municipal na sede do Município de Tracuateua.</t>
   </si>
   <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/227/requerimento_n_0045__2026_nene_tracuateua.pdf</t>
+  </si>
+  <si>
+    <t>De autoria do Vereador Nenên Tracuateua, solicitando estudos técnicos e financeiros para revitalização da (UBS) Unidade Básica de Saúde da Comunidade da Vila dos Neves.</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/228/requerimento_n_0046__2026_nene_tracuateua.pdf</t>
+  </si>
+  <si>
+    <t>de autoria do Vereador Nenê Tracuateua, solicitando serviços de roçagem nas ruas dos Bairros Nazaré e Nova Esperança.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/229/requerimento_n_047_raian_vieira.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Raian Vieira, solicitando estudos técnicos e financeiros para serviços de drenagem e escoamento de água e pavimentação na Rua Francisco Borges situada no Conjunto Antônio Gomes da Costa.</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/230/requerimento_n_048_raian_vieira.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Raian Vieira, solicitando estudos técnicos e financeiros para duplicação da Br-308 no perímetro que compreende a Bucanha até o pórtico da entrada da Cidade de Tracuateua.</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_n_049_raian_vieira.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Raian Vieira, solicitando estudos de viabilidade e execução de obra de revitalização no canteiro central da Avenida Mario Nogueira especificamente no trecho compreendido entre a Feira Livre e o início da Rua Santa Maria, incluindo estacionamento bilateral e passeio para pedestres.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_n_0050marcelo_da_farmacia.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Marcelo da Farmácia, solicitando reiteração do requerimento de nº28/2024 que dispõe sobre a pavimentação asfáltica na Comunidade do Cigano.</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/233/requerimento_n_0051_marcelo_da_farmacia.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Marcelo da Farmacia, solicitando estudos técnicos e financeiros para serviços de pavimentação asfáltica para a comunidade dos Ferreiras.</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_n052_2026_profa._pity.doc.pdf</t>
+  </si>
+  <si>
+    <t>autoria da Vereadora Profª. Pity, solicitando a manutenção do ramal da Comunidade de Arraial do São João.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/235/requerimento_n053_2026_profa._pity.pdf</t>
+  </si>
+  <si>
+    <t>autoria da Vereadora Profª. Pity, solicitando com urgência o restabelecimento de energia elétrica da Praia de Quatipuru Mirim.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/236/requerimento_n054_2026_wilson_paulino.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Wilson Paulino, solicitando a implantação de uma parada de ônibus na Praça Matriz da Comunidade de Vila Fatima as margens da BR-308.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/237/requerimento_n_055_raian_vieira.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Raian Vieira, solicitando estudos técnicos e financeiros para a construção de uma estrutura elevada (Pé de Caixa) e a instalação de uma caixa d’água para atender as necessidades básicas do Conjunto Seringal.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Raian Vieira, Solicitando a manutenção da rua localizada no conjunto seringal.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/239/requerimento_n057_2026_pescocinho.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Pescocinho, solicitando informações detalhadas acerca do fornecimento de merenda escolar no âmbito do Município de Tracuateua.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/246/requerimento_58_cici.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Cici do Chaga, solicitando estudos técnicos e financeiros para serviços de empiçarramento para o Ramal da Comunidade do Lago em toda sua extensão das duas estradas.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/247/requerimento_n059_pescocinho.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Pescocinho, solicitando estudos tecnicos e financeiros para a construção de um campo de futebol na Comunidade do Perpetuo Socorro, ao lado do Hospital Municipal.</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/248/requerimento_n060_pescocinho.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Pescocinho, solicitando serviços de recolhimento de galhadas na Comunidade do perpetuo Socorro, nas proximidades do hospital Municipal.</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/249/requerimento_n061_pescocinho.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Pescocinho, solicitando serviços de manutenção na Rua Maria Madalena, situada no Bairro da Embrapa, neste Município.</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/250/requerimento_n0062_2026_wilson_paulino.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Wilson Paulino, solicitando a aquisição de uma nova ambulância para Comunidade da Vila Socorro.</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/251/requerimento_n_063_2026_eninho.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Eninho do Tatu, reiterando o requerimento de nº 242/2025 que solicita a manutenção do ramal da Comunidade da Ilha da Madeira.</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/252/requerimento_n064_2026_profa._pity.pdf</t>
+  </si>
+  <si>
+    <t>autoria da Vereadora, Prof.ª. Pity, solicitando manutenção do ramal do Cajueiro Boa Esperança, bem como das ruas internas da comunidade.</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/254/requerimento_n_065_2026_eninho.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Eninho do Tatu, solicitando aquisição de uma abundância para a Comunidade do tatu.</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/255/requerimento_n_0066_marcelo_da_farmacia.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Marcelo da Farmácia, solicitando estudos técnicos e financeiros para serviços de manutenção da pavimentação asfáltica das Ruas do Conjunto parque dos Ipês.</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_n_0067_marcelo_da_farmacia.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Marcelo da Farmácia, reiterando o requerimento de nº 028/2026 que solicita bloqueteamento e manutenção da iluminação pública na Rua Nova no perímetro do acesso à Avenida Bragança com a Mario Nogueira.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/257/requerimento_n_0068_marcelo_da_farmacia.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Marcelo da Farmácia, solicitando manutenção da Ponte da nas proximidades do Sitio do Zé Augusto no perímetro de acesso à Comunidade do Rio Branco.</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/258/requerimento_n069_2026_profa._pity.pdf</t>
+  </si>
+  <si>
+    <t>autoria da Vereadora prof.ª. Pity, reiterando o requerimento de nº213/2025, que solicita a manutenção do ramal do quilômetro 20.</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/259/requerimento_n070_2026_profa._pity.pdf</t>
+  </si>
+  <si>
+    <t>autoria da Vereadora prof.ª. Pity, solicitando estudos técnicos e financeiros para construção de uma nova ponte no ramal do quilometro 15.</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/260/requerimento_n071_2026_paula_melo.pdf</t>
+  </si>
+  <si>
+    <t>autoria da Vereadora Paula Melo, solicitando a manutenção da iluminação pública de todas as ruas da Comunidade da Vila Socorro.</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/261/requerimento_72_cici.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Cici do Chaga, solicitando estudos técnicos e financeiros para serviços de pavimentação asfáltica para a Rua Wilson Figueiredo situada no Bairro Nova Esperança.</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/262/requerimento_73_cici.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Cici do Chaga, solicitando estudos técnicos e financeiros para serviços de pavimentação asfáltica para a Rua Fé em Deus situada no Bairro Nova Esperança.</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/263/requerimento_n074_2026_paula_melo.pdf</t>
+  </si>
+  <si>
+    <t>autoria da Vereadora Paula Melo, solicitando serviços de manutenção e recuperação do ramal da Comunidade do Cajueiro Grande, com atenção emergencial para o escoamento de olho d'água e reparo de atoleiro.</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/264/requerimento_n075_2026_paula_melo.pdf</t>
+  </si>
+  <si>
+    <t>autoria da Vereadora Paula Melo, solicitando serviços de manutenção e recuperação da Rua Ângelo Pereira da Luz, no trecho compreendido entre a Avenida Bragança e a Câmara Municipal de Tracuateua.</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/265/requerimento_n076_2026_paula_melo.pdf</t>
+  </si>
+  <si>
+    <t>autoria da Vereadora Paula Melo, solicitando serviços de manutenção, terraplanagem e recuperação dos ramais de acesso às Comunidades do Braço Grande e Açaiteua.</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/266/requerimento_n_077_raian_vieira.pdf</t>
+  </si>
+  <si>
+    <t>autoria da Vereadora Paula Melo, reiterando o requerimento de nº 03/2023 que solicita a manutenção da vicinal que dá acesso a Comunidade do Tracuá.</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/267/requerimento_n_078_raian_vieira.pdf</t>
+  </si>
+  <si>
+    <t>autoria do Vereador Raian Vieira, Solicitando a manutenção do ramal da Comunidade do Cajueirinho.</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/268/requerimento_n079_em_conjunto.pdf</t>
+  </si>
+  <si>
+    <t>autoria dos Vereadores Paula Melo, Pescocinho, Cici do Chaga, Prof.ª Pity, Solicitando a convocação do(a) Secretário(a) Municipal de Assistência Social e do Coordenador Municipal do Programa Bolsa Família para prestarem esclarecimentos sobre denúncias de recebimento indevido de benefícios sociais e conflito de interesses no âmbito da Secretaria.</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI</t>
+  </si>
+  <si>
+    <t>de iniciativa do Executivo Municipal, que dispõe sobre as Diretrizes para a Elaboração de Lei Orçamentaria Anual de 2027 do Município Tracuateua, e da outras providencias.</t>
+  </si>
+  <si>
     <t>157</t>
   </si>
   <si>
-    <t>PL</t>
-[...4 lines deleted...]
-  <si>
     <t>de iniciativa do Poder Executivo, que dispõe sobre a doação de um terreno com edificação, de propriedade do Município de Tracuateua á Emerson Danilo dos Reis Ribeiro e da outras providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>de iniciativa do vereador Raian Vieira Moura, que dispõe sobre a denominação da Creche situada no Conjunto Parque dos Ipês no município de Tracuateua e da outras providências.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>VOTAÇÃO EM 2º TURNO DOS DECRETOS LEGISLATIVOS - 001, 002, 003, 004, 005, 006, 007/2025 DE CONCESSÃO DE TÍTULOS DE HONRA AO MÉRITO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>de autoria do Vereador Nenê Tracuateua, que dispõe sobre a concessão do título honorifico de honra ao mérito ao senhor Mascos Dawson Fernandes de Aviz e da outras providencias.</t>
@@ -721,50 +1144,80 @@
     <t>de autoria da Vereadora Paula Melo, que dispõe sobre a concessão do título honorifico de Cidadã Tracuateuense ao Senhor, Antônio Joaquim Reis Carvalho e da outras providencias.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>de autoria da Vereadora Paula Melo, que dispõe sobre a concessão do título honorifico de Cidadã Tracuateuense ao Senhor, Antônio Jorge Pinheiro e da outras providencias.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>de autoria do Vereador Pescocinho, que dispõe sobre a concessão do título honorifico de honra ao mérito ao Senhor, Walber Marcell da Silva e Silva e da outras providencias.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>de autoria do Vereador Marcelo da Farmacia, que dispõe sobre a concessão do título honorifico de honra ao mérito ao Senhor, Naldivan de Jesus Pinheiro de Figueiredo e da outras providencias.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>de autoria do Vereador Marcelo da Farmacia, que dispõe sobre a concessão do título honorifico de honra ao mérito ao Senhor, Adaelson Nascimento dos Santos e da outras providencias</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>VOTAÇÃO EM 1º TURNO DOS DECRETOS LEGISLATIVOS - 019, 020, 021, 022, 023,/2026 DE CONCESSÃO DE TÍTULOS DE HONRA AO MÉRITO</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>de autoria do Vereador Cici do Chaga, que dispõe sobre a concessão do título honorifico de honra ao mérito ao Senhor, Francisco Emanuel Paiva e da outras providencias.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>de autoria da Vereadora Prof.ª. Pity, que dispõe sobre a concessão do título honorifico de Cidadão Tracuateuense ao Senhor, 1º Sargento Joseelson Monteiro Guimarães e da outras providencias.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>de autoria da Vereadora Prof.ª. Pity, que dispõe sobre a concessão do título honorifico de honra ao mérito ao Senhor, Miguel Alves Vieira e da outras providencias.</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>de autoria da Vereadora Prof.ª. Pity, que dispõe sobre a concessão do título honorifico de Cidadã Tracuateuense a Senhora, Rosilene Silva da Costa Guimarães e da outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1068,56 +1521,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/159/requerimento_n_01_2026_nene_tracuateua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/160/requerimento_n_02_2026_nene_tracuateua.doc.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/161/requerimento_n03_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/162/requerimento_n04_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/163/requerimento_n05_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/164/requerimento_n06_2026_wilson_paulino.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/165/requerimento_n07_2026_profa._pity.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/167/requerimento_n_09_2026_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/168/requerimento_n_10_2026_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/169/requerimento_n_0112026_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/170/requerimento_n_012_2026_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/179/requerimento_n_013_2026_cici_do_chaga.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/180/requerimento_n_014_2026_cici_do_chaga.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/181/requerimento_n_015_2026_cici_do_chaga.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/182/requerimento_n_016_2026_eninho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/188/requerimento_n_017_2026_eninho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/185/requerimento_n0192026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/186/requerimento_n020_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_21_cici.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/191/requerimento_22_cici.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_n_023_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/194/requerimento_n025_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/195/requerimento_n026_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/207/requerimento_n027_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_n_0028_marcelo_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_n_0029_marcelo_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/211/requerimento_n_030_marcelo_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_n_031_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_n_0032_2026_nene_tracuateua.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_n_033_2026_nene_tracuateua.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_n0034_2026_wilson_paulino.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_n035_2026_wilson_paulino.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/217/requerimento_036cici.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/218/requerimento_37_cici.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/220/requerimento_n_038_2026_eninho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/221/requerimento_n_039_2026_eninho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/223/requerimento_041_cici.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/224/requerimento_042_cici.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_n043_2026_paula_melo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/226/requerimento_n044_2026_profa._pity.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/159/requerimento_n_01_2026_nene_tracuateua.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/160/requerimento_n_02_2026_nene_tracuateua.doc.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/161/requerimento_n03_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/162/requerimento_n04_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/163/requerimento_n05_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/164/requerimento_n06_2026_wilson_paulino.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/165/requerimento_n07_2026_profa._pity.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/167/requerimento_n_09_2026_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/168/requerimento_n_10_2026_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/169/requerimento_n_0112026_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/170/requerimento_n_012_2026_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/179/requerimento_n_013_2026_cici_do_chaga.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/180/requerimento_n_014_2026_cici_do_chaga.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/181/requerimento_n_015_2026_cici_do_chaga.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/182/requerimento_n_016_2026_eninho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/188/requerimento_n_017_2026_eninho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/185/requerimento_n0192026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/186/requerimento_n020_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_21_cici.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/191/requerimento_22_cici.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_n_023_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/194/requerimento_n025_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/195/requerimento_n026_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/207/requerimento_n027_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_n_0028_marcelo_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_n_0029_marcelo_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/211/requerimento_n_030_marcelo_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/212/requerimento_n_031_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_n_0032_2026_nene_tracuateua.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_n_033_2026_nene_tracuateua.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_n0034_2026_wilson_paulino.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_n035_2026_wilson_paulino.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/217/requerimento_036cici.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/218/requerimento_37_cici.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/220/requerimento_n_038_2026_eninho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/221/requerimento_n_039_2026_eninho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/223/requerimento_041_cici.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/224/requerimento_042_cici.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/225/requerimento_n043_2026_paula_melo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/226/requerimento_n044_2026_profa._pity.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/227/requerimento_n_0045__2026_nene_tracuateua.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/228/requerimento_n_0046__2026_nene_tracuateua.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/229/requerimento_n_047_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/230/requerimento_n_048_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/231/requerimento_n_049_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/232/requerimento_n_0050marcelo_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/233/requerimento_n_0051_marcelo_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/234/requerimento_n052_2026_profa._pity.doc.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/235/requerimento_n053_2026_profa._pity.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/236/requerimento_n054_2026_wilson_paulino.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/237/requerimento_n_055_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/239/requerimento_n057_2026_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/246/requerimento_58_cici.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/247/requerimento_n059_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/248/requerimento_n060_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/249/requerimento_n061_pescocinho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/250/requerimento_n0062_2026_wilson_paulino.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/251/requerimento_n_063_2026_eninho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/252/requerimento_n064_2026_profa._pity.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/254/requerimento_n_065_2026_eninho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/255/requerimento_n_0066_marcelo_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/256/requerimento_n_0067_marcelo_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/257/requerimento_n_0068_marcelo_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/258/requerimento_n069_2026_profa._pity.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/259/requerimento_n070_2026_profa._pity.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/260/requerimento_n071_2026_paula_melo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/261/requerimento_72_cici.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/262/requerimento_73_cici.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/263/requerimento_n074_2026_paula_melo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/264/requerimento_n075_2026_paula_melo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/265/requerimento_n076_2026_paula_melo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/266/requerimento_n_077_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/267/requerimento_n_078_raian_vieira.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/sapl/public/materialegislativa/2026/268/requerimento_n079_em_conjunto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tracuateua.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H65"/>
+  <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2267,554 +2720,1617 @@
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>40</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>191</v>
       </c>
       <c r="H45" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>193</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>49</v>
+        <v>194</v>
       </c>
       <c r="D46" t="s">
-        <v>194</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H46" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>197</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>57</v>
+        <v>198</v>
       </c>
       <c r="D47" t="s">
-        <v>194</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>195</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>46</v>
+        <v>199</v>
       </c>
       <c r="H47" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>202</v>
       </c>
       <c r="D48" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>46</v>
+        <v>203</v>
       </c>
       <c r="H48" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>206</v>
       </c>
       <c r="D49" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>46</v>
+        <v>207</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>21</v>
+        <v>210</v>
       </c>
       <c r="D50" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>46</v>
+        <v>211</v>
       </c>
       <c r="H50" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>26</v>
+        <v>214</v>
       </c>
       <c r="D51" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>46</v>
+        <v>215</v>
       </c>
       <c r="H51" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>30</v>
+        <v>218</v>
       </c>
       <c r="D52" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>45</v>
+        <v>88</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>46</v>
+        <v>219</v>
       </c>
       <c r="H52" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>222</v>
       </c>
       <c r="D53" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>46</v>
+        <v>223</v>
       </c>
       <c r="H53" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>39</v>
+        <v>226</v>
       </c>
       <c r="D54" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>46</v>
+        <v>227</v>
       </c>
       <c r="H54" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>44</v>
+        <v>230</v>
       </c>
       <c r="D55" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>88</v>
+        <v>35</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>46</v>
+        <v>231</v>
       </c>
       <c r="H55" t="s">
-        <v>216</v>
+        <v>232</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>217</v>
+        <v>233</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>49</v>
+        <v>234</v>
       </c>
       <c r="D56" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>46</v>
+        <v>235</v>
       </c>
       <c r="H56" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>53</v>
+        <v>238</v>
       </c>
       <c r="D57" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H57" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>57</v>
+        <v>241</v>
       </c>
       <c r="D58" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>88</v>
+        <v>22</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>46</v>
+        <v>242</v>
       </c>
       <c r="H58" t="s">
-        <v>222</v>
+        <v>243</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>61</v>
+        <v>245</v>
       </c>
       <c r="D59" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>46</v>
+        <v>246</v>
       </c>
       <c r="H59" t="s">
-        <v>224</v>
+        <v>247</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>225</v>
+        <v>248</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>65</v>
+        <v>249</v>
       </c>
       <c r="D60" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>46</v>
+        <v>250</v>
       </c>
       <c r="H60" t="s">
-        <v>226</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>70</v>
+        <v>253</v>
       </c>
       <c r="D61" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>46</v>
+        <v>254</v>
       </c>
       <c r="H61" t="s">
-        <v>228</v>
+        <v>255</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>229</v>
+        <v>256</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>74</v>
+        <v>257</v>
       </c>
       <c r="D62" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>112</v>
+        <v>22</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>46</v>
+        <v>258</v>
       </c>
       <c r="H62" t="s">
-        <v>230</v>
+        <v>259</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>231</v>
+        <v>260</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>78</v>
+        <v>261</v>
       </c>
       <c r="D63" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>201</v>
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>35</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>46</v>
+        <v>262</v>
       </c>
       <c r="H63" t="s">
-        <v>232</v>
+        <v>263</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>233</v>
+        <v>264</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>83</v>
+        <v>265</v>
       </c>
       <c r="D64" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>88</v>
+        <v>79</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>46</v>
+        <v>266</v>
       </c>
       <c r="H64" t="s">
-        <v>234</v>
+        <v>267</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>235</v>
+        <v>268</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
+        <v>269</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>40</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H65" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>272</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>273</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>79</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H66" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>276</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>277</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>88</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H67" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>280</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>281</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>88</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H68" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>284</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>285</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>88</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H69" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>288</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>289</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>40</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H70" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>292</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>293</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="H71" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>296</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>297</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>112</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H72" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>300</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>301</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>66</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H73" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>304</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>305</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>66</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H74" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>308</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>309</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>112</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H75" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>312</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>313</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>112</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H76" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>316</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>317</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>112</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H77" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>320</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>321</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>45</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H78" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>324</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>325</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>45</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H79" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>328</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>329</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>112</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H80" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>332</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>17</v>
+      </c>
+      <c r="D81" t="s">
+        <v>333</v>
+      </c>
+      <c r="E81" t="s">
+        <v>334</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H81" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>336</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>49</v>
+      </c>
+      <c r="D82" t="s">
+        <v>333</v>
+      </c>
+      <c r="E82" t="s">
+        <v>334</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H82" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>338</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>57</v>
+      </c>
+      <c r="D83" t="s">
+        <v>333</v>
+      </c>
+      <c r="E83" t="s">
+        <v>334</v>
+      </c>
+      <c r="F83" t="s">
+        <v>45</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H83" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>340</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
+        <v>341</v>
+      </c>
+      <c r="E84" t="s">
+        <v>342</v>
+      </c>
+      <c r="F84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H84" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>344</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>17</v>
+      </c>
+      <c r="D85" t="s">
+        <v>341</v>
+      </c>
+      <c r="E85" t="s">
+        <v>342</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H85" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>346</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>21</v>
+      </c>
+      <c r="D86" t="s">
+        <v>341</v>
+      </c>
+      <c r="E86" t="s">
+        <v>342</v>
+      </c>
+      <c r="F86" t="s">
+        <v>79</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H86" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>348</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>26</v>
+      </c>
+      <c r="D87" t="s">
+        <v>341</v>
+      </c>
+      <c r="E87" t="s">
+        <v>342</v>
+      </c>
+      <c r="F87" t="s">
+        <v>45</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H87" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>350</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>30</v>
+      </c>
+      <c r="D88" t="s">
+        <v>341</v>
+      </c>
+      <c r="E88" t="s">
+        <v>342</v>
+      </c>
+      <c r="F88" t="s">
+        <v>45</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H88" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>352</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>34</v>
+      </c>
+      <c r="D89" t="s">
+        <v>341</v>
+      </c>
+      <c r="E89" t="s">
+        <v>342</v>
+      </c>
+      <c r="F89" t="s">
+        <v>45</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H89" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>354</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>39</v>
+      </c>
+      <c r="D90" t="s">
+        <v>341</v>
+      </c>
+      <c r="E90" t="s">
+        <v>342</v>
+      </c>
+      <c r="F90" t="s">
+        <v>45</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H90" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>356</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>44</v>
+      </c>
+      <c r="D91" t="s">
+        <v>341</v>
+      </c>
+      <c r="E91" t="s">
+        <v>342</v>
+      </c>
+      <c r="F91" t="s">
+        <v>88</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H91" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>358</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>49</v>
+      </c>
+      <c r="D92" t="s">
+        <v>341</v>
+      </c>
+      <c r="E92" t="s">
+        <v>342</v>
+      </c>
+      <c r="F92" t="s">
+        <v>22</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H92" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>360</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>53</v>
+      </c>
+      <c r="D93" t="s">
+        <v>341</v>
+      </c>
+      <c r="E93" t="s">
+        <v>342</v>
+      </c>
+      <c r="F93" t="s">
+        <v>22</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H93" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>362</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>57</v>
+      </c>
+      <c r="D94" t="s">
+        <v>341</v>
+      </c>
+      <c r="E94" t="s">
+        <v>342</v>
+      </c>
+      <c r="F94" t="s">
+        <v>88</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H94" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>364</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>61</v>
+      </c>
+      <c r="D95" t="s">
+        <v>341</v>
+      </c>
+      <c r="E95" t="s">
+        <v>342</v>
+      </c>
+      <c r="F95" t="s">
+        <v>45</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H95" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>366</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>65</v>
+      </c>
+      <c r="D96" t="s">
+        <v>341</v>
+      </c>
+      <c r="E96" t="s">
+        <v>342</v>
+      </c>
+      <c r="F96" t="s">
+        <v>112</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H96" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>368</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>70</v>
+      </c>
+      <c r="D97" t="s">
+        <v>341</v>
+      </c>
+      <c r="E97" t="s">
+        <v>342</v>
+      </c>
+      <c r="F97" t="s">
+        <v>112</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H97" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>370</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>74</v>
+      </c>
+      <c r="D98" t="s">
+        <v>341</v>
+      </c>
+      <c r="E98" t="s">
+        <v>342</v>
+      </c>
+      <c r="F98" t="s">
+        <v>112</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H98" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>372</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>78</v>
+      </c>
+      <c r="D99" t="s">
+        <v>341</v>
+      </c>
+      <c r="E99" t="s">
+        <v>342</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H99" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>374</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>83</v>
+      </c>
+      <c r="D100" t="s">
+        <v>341</v>
+      </c>
+      <c r="E100" t="s">
+        <v>342</v>
+      </c>
+      <c r="F100" t="s">
+        <v>88</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H100" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>376</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>87</v>
       </c>
-      <c r="D65" t="s">
-[...5 lines deleted...]
-      <c r="F65" t="s">
+      <c r="D101" t="s">
+        <v>341</v>
+      </c>
+      <c r="E101" t="s">
+        <v>342</v>
+      </c>
+      <c r="F101" t="s">
         <v>88</v>
       </c>
-      <c r="G65" s="1" t="s">
+      <c r="G101" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="H65" t="s">
-        <v>236</v>
+      <c r="H101" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>378</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>91</v>
+      </c>
+      <c r="D102" t="s">
+        <v>341</v>
+      </c>
+      <c r="E102" t="s">
+        <v>342</v>
+      </c>
+      <c r="F102" t="s">
+        <v>66</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H102" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>380</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>95</v>
+      </c>
+      <c r="D103" t="s">
+        <v>341</v>
+      </c>
+      <c r="E103" t="s">
+        <v>342</v>
+      </c>
+      <c r="F103" t="s">
+        <v>66</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H103" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>382</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>99</v>
+      </c>
+      <c r="D104" t="s">
+        <v>341</v>
+      </c>
+      <c r="E104" t="s">
+        <v>342</v>
+      </c>
+      <c r="F104" t="s">
+        <v>40</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H104" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>384</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>103</v>
+      </c>
+      <c r="D105" t="s">
+        <v>341</v>
+      </c>
+      <c r="E105" t="s">
+        <v>342</v>
+      </c>
+      <c r="F105" t="s">
+        <v>40</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H105" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>386</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>107</v>
+      </c>
+      <c r="D106" t="s">
+        <v>341</v>
+      </c>
+      <c r="E106" t="s">
+        <v>342</v>
+      </c>
+      <c r="F106" t="s">
+        <v>40</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="H106" t="s">
+        <v>387</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2839,50 +4355,91 @@
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>